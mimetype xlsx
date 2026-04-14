--- v0 (2025-12-20)
+++ v1 (2026-04-14)
@@ -412,51 +412,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C113"/>
+  <dimension ref="A1:C271"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produits</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>code-barres</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>type d'erreur</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -2112,50 +2112,2420 @@
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>[TIPS] Pourboires</t>
         </is>
       </c>
       <c r="B112" t="b">
         <v>0</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Abricots secs cal 2/3 VRAC (copie)</t>
         </is>
       </c>
       <c r="B113" t="b">
         <v>0</v>
       </c>
       <c r="C113" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>Wazabina (au kg)</t>
+        </is>
+      </c>
+      <c r="B114" t="b">
+        <v>0</v>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>Topinambour (au kg)</t>
+        </is>
+      </c>
+      <c r="B115" t="b">
+        <v>0</v>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>Tomate ronde ou allongée (au kg)</t>
+        </is>
+      </c>
+      <c r="B116" t="b">
+        <v>0</v>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>Tomate grappe toutes couleurs (au kg)</t>
+        </is>
+      </c>
+      <c r="B117" t="b">
+        <v>0</v>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>Tomate cerise grappe (au kg)</t>
+        </is>
+      </c>
+      <c r="B118" t="b">
+        <v>0</v>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>Tomate cerise française (au kg)</t>
+        </is>
+      </c>
+      <c r="B119" t="b">
+        <v>0</v>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>Tomate cerise / mini (non française) (au kg)</t>
+        </is>
+      </c>
+      <c r="B120" t="b">
+        <v>0</v>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>Tomate ancienne (au kg)</t>
+        </is>
+      </c>
+      <c r="B121" t="b">
+        <v>0</v>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>Salade Sucrine / Pain de sucre (au kg)</t>
+        </is>
+      </c>
+      <c r="B122" t="b">
+        <v>0</v>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>Salade roquette - mache - epinard jp -moutarde - pissenlit - mesclun (au kg)</t>
+        </is>
+      </c>
+      <c r="B123" t="b">
+        <v>0</v>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>Salade Radicchio (au kg)</t>
+        </is>
+      </c>
+      <c r="B124" t="b">
+        <v>0</v>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>Salade frisée / scarole blanchie (au kg)</t>
+        </is>
+      </c>
+      <c r="B125" t="b">
+        <v>0</v>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>Salade feuille de moutarde (au kg)</t>
+        </is>
+      </c>
+      <c r="B126" t="b">
+        <v>0</v>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>Rhubarbe (au kg)</t>
+        </is>
+      </c>
+      <c r="B127" t="b">
+        <v>0</v>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>Raisin noir muscat (au kg)</t>
+        </is>
+      </c>
+      <c r="B128" t="b">
+        <v>0</v>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>Raisin noir (au kg)</t>
+        </is>
+      </c>
+      <c r="B129" t="b">
+        <v>0</v>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>Raisin blanc (au kg)</t>
+        </is>
+      </c>
+      <c r="B130" t="b">
+        <v>0</v>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>Radis noir (au kg)</t>
+        </is>
+      </c>
+      <c r="B131" t="b">
+        <v>0</v>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>Radis Meat (Pink, Green, Red, Blue) (au kg)</t>
+        </is>
+      </c>
+      <c r="B132" t="b">
+        <v>0</v>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>Radis long (au kg)</t>
+        </is>
+      </c>
+      <c r="B133" t="b">
+        <v>0</v>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>Radis d'hiver Misato / radis rouge noir (au kg)</t>
+        </is>
+      </c>
+      <c r="B134" t="b">
+        <v>0</v>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>Radis chinois (Daïkon) (au kg)</t>
+        </is>
+      </c>
+      <c r="B135" t="b">
+        <v>0</v>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>Prunes rouges, jaunes, noires, reine claude, quetsche (au kg)</t>
+        </is>
+      </c>
+      <c r="B136" t="b">
+        <v>0</v>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>Prune Reine Claude (au kg)</t>
+        </is>
+      </c>
+      <c r="B137" t="b">
+        <v>0</v>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>Prune Quetsche (au kg)</t>
+        </is>
+      </c>
+      <c r="B138" t="b">
+        <v>0</v>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>Prune Mirabelle (au kg)</t>
+        </is>
+      </c>
+      <c r="B139" t="b">
+        <v>0</v>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>Prune Lovita (au kg)</t>
+        </is>
+      </c>
+      <c r="B140" t="b">
+        <v>0</v>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>Prune d'Ente - Quetsche (au kg)</t>
+        </is>
+      </c>
+      <c r="B141" t="b">
+        <v>0</v>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>Pourpier (au kg)</t>
+        </is>
+      </c>
+      <c r="B142" t="b">
+        <v>0</v>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>Pomme toutes variétés (au kg)</t>
+        </is>
+      </c>
+      <c r="B143" t="b">
+        <v>0</v>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>Pomme de terre tte variété (au kg)</t>
+        </is>
+      </c>
+      <c r="B144" t="b">
+        <v>0</v>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>Pomme de terre Ratte (au kg)</t>
+        </is>
+      </c>
+      <c r="B145" t="b">
+        <v>0</v>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>Pomme de terre nouvelle (au kg)</t>
+        </is>
+      </c>
+      <c r="B146" t="b">
+        <v>0</v>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>Pomme de terre Grenaille (au kg)</t>
+        </is>
+      </c>
+      <c r="B147" t="b">
+        <v>0</v>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>Pomme de terre chair tendre (Passion, Bintje, Agria, Zen) (au kg)</t>
+        </is>
+      </c>
+      <c r="B148" t="b">
+        <v>0</v>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>Pomme de terre Agata (au kg)</t>
+        </is>
+      </c>
+      <c r="B149" t="b">
+        <v>0</v>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>Poivron toutes couleurs (au kg)</t>
+        </is>
+      </c>
+      <c r="B150" t="b">
+        <v>0</v>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>Poivron Padron (au kg)</t>
+        </is>
+      </c>
+      <c r="B151" t="b">
+        <v>0</v>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>Poireau (au kg)</t>
+        </is>
+      </c>
+      <c r="B152" t="b">
+        <v>0</v>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>Poire toutes variétés (au kg)</t>
+        </is>
+      </c>
+      <c r="B153" t="b">
+        <v>0</v>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>Poire Nashi (au kg)</t>
+        </is>
+      </c>
+      <c r="B154" t="b">
+        <v>0</v>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>Piment vert / rouge (au kg)</t>
+        </is>
+      </c>
+      <c r="B155" t="b">
+        <v>0</v>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>Piment rouge fort (au kg)</t>
+        </is>
+      </c>
+      <c r="B156" t="b">
+        <v>0</v>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>Petits Pois gourmands (au kg)</t>
+        </is>
+      </c>
+      <c r="B157" t="b">
+        <v>0</v>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>Petits Pois frais (au kg)</t>
+        </is>
+      </c>
+      <c r="B158" t="b">
+        <v>0</v>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>Persil tubéreux (au kg)</t>
+        </is>
+      </c>
+      <c r="B159" t="b">
+        <v>0</v>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>Pêche plate (au kg)</t>
+        </is>
+      </c>
+      <c r="B160" t="b">
+        <v>0</v>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>Pêche (au kg)</t>
+        </is>
+      </c>
+      <c r="B161" t="b">
+        <v>0</v>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>Patate douce (au kg)</t>
+        </is>
+      </c>
+      <c r="B162" t="b">
+        <v>0</v>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>Pastèque (au kg)</t>
+        </is>
+      </c>
+      <c r="B163" t="b">
+        <v>0</v>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>Panais (au kg)</t>
+        </is>
+      </c>
+      <c r="B164" t="b">
+        <v>0</v>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>Pamplemousse - Pomelo (au kg)</t>
+        </is>
+      </c>
+      <c r="B165" t="b">
+        <v>0</v>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>Oranges et oranges sanguines (au kg)</t>
+        </is>
+      </c>
+      <c r="B166" t="b">
+        <v>0</v>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>Oranges amères (au kg)</t>
+        </is>
+      </c>
+      <c r="B167" t="b">
+        <v>0</v>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>Oranges (CORSE) (au kg)</t>
+        </is>
+      </c>
+      <c r="B168" t="b">
+        <v>0</v>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>Oignons blancs (au kg)</t>
+        </is>
+      </c>
+      <c r="B169" t="b">
+        <v>0</v>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>Oignons (au kg)</t>
+        </is>
+      </c>
+      <c r="B170" t="b">
+        <v>0</v>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>Oignon rouge/rose (au kg)</t>
+        </is>
+      </c>
+      <c r="B171" t="b">
+        <v>0</v>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Oignon doux des Cévennes (au kg)</t>
+        </is>
+      </c>
+      <c r="B172" t="b">
+        <v>0</v>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Oignon demi-sec multivariété (au kg)</t>
+        </is>
+      </c>
+      <c r="B173" t="b">
+        <v>0</v>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>Noix entières (au kg)</t>
+        </is>
+      </c>
+      <c r="B174" t="b">
+        <v>0</v>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>Nectarine (au kg)</t>
+        </is>
+      </c>
+      <c r="B175" t="b">
+        <v>0</v>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>Navet (au kg)</t>
+        </is>
+      </c>
+      <c r="B176" t="b">
+        <v>0</v>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>Mizuna (au kg)</t>
+        </is>
+      </c>
+      <c r="B177" t="b">
+        <v>0</v>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>Melon type Charentais (pièce) (au kg)</t>
+        </is>
+      </c>
+      <c r="B178" t="b">
+        <v>0</v>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>Melon type charentais (au kg)</t>
+        </is>
+      </c>
+      <c r="B179" t="b">
+        <v>0</v>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>Melon Piel de sapo (au kg)</t>
+        </is>
+      </c>
+      <c r="B180" t="b">
+        <v>0</v>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Melon canari (au kg)</t>
+        </is>
+      </c>
+      <c r="B181" t="b">
+        <v>0</v>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Maracuja Rouge / Fruit de la passion (au kg)</t>
+        </is>
+      </c>
+      <c r="B182" t="b">
+        <v>0</v>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Mangue (Pièce) (au kg)</t>
+        </is>
+      </c>
+      <c r="B183" t="b">
+        <v>0</v>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Mandarine Tacle (au kg)</t>
+        </is>
+      </c>
+      <c r="B184" t="b">
+        <v>0</v>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Mandarine Satsuma Origine : Italie (au kg)</t>
+        </is>
+      </c>
+      <c r="B185" t="b">
+        <v>0</v>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>Limequat (au kg)</t>
+        </is>
+      </c>
+      <c r="B186" t="b">
+        <v>0</v>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>Kumquat (au kg)</t>
+        </is>
+      </c>
+      <c r="B187" t="b">
+        <v>0</v>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>Kiwi (au kg)</t>
+        </is>
+      </c>
+      <c r="B188" t="b">
+        <v>0</v>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>Kiwano (au kg)</t>
+        </is>
+      </c>
+      <c r="B189" t="b">
+        <v>0</v>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>Kiwai (au kg)</t>
+        </is>
+      </c>
+      <c r="B190" t="b">
+        <v>0</v>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>Kaki (au kg)</t>
+        </is>
+      </c>
+      <c r="B191" t="b">
+        <v>0</v>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>Haricots verts (au kg)</t>
+        </is>
+      </c>
+      <c r="B192" t="b">
+        <v>0</v>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>Haricots rouges à écosser Borlotti / Borlotto (au kg)</t>
+        </is>
+      </c>
+      <c r="B193" t="b">
+        <v>0</v>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>Haricots coco Paimpol (au kg)</t>
+        </is>
+      </c>
+      <c r="B194" t="b">
+        <v>0</v>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>Haricot violet (au kg)</t>
+        </is>
+      </c>
+      <c r="B195" t="b">
+        <v>0</v>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>Haricot plat (au kg)</t>
+        </is>
+      </c>
+      <c r="B196" t="b">
+        <v>0</v>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>Haricot beurre (au kg)</t>
+        </is>
+      </c>
+      <c r="B197" t="b">
+        <v>0</v>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>Grenade (au kg)</t>
+        </is>
+      </c>
+      <c r="B198" t="b">
+        <v>0</v>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>Gingembre frais (au kg)</t>
+        </is>
+      </c>
+      <c r="B199" t="b">
+        <v>0</v>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>Fruit de la passion (au kg)</t>
+        </is>
+      </c>
+      <c r="B200" t="b">
+        <v>0</v>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>Figue fraiche (au kg)</t>
+        </is>
+      </c>
+      <c r="B201" t="b">
+        <v>0</v>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>Figue de barbarie (au kg)</t>
+        </is>
+      </c>
+      <c r="B202" t="b">
+        <v>0</v>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>Fèves (au kg)</t>
+        </is>
+      </c>
+      <c r="B203" t="b">
+        <v>0</v>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>Fenouil (au kg)</t>
+        </is>
+      </c>
+      <c r="B204" t="b">
+        <v>0</v>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>Feijoa (au kg)</t>
+        </is>
+      </c>
+      <c r="B205" t="b">
+        <v>0</v>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>Epinard Jeunes Pousses (au kg)</t>
+        </is>
+      </c>
+      <c r="B206" t="b">
+        <v>0</v>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>Epinard (au kg)</t>
+        </is>
+      </c>
+      <c r="B207" t="b">
+        <v>0</v>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>Endive (au kg)</t>
+        </is>
+      </c>
+      <c r="B208" t="b">
+        <v>0</v>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>Echalote, échalion (au kg)</t>
+        </is>
+      </c>
+      <c r="B209" t="b">
+        <v>0</v>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>Curcuma (au kg)</t>
+        </is>
+      </c>
+      <c r="B210" t="b">
+        <v>0</v>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>Courgette toutes couleurs (au kg)</t>
+        </is>
+      </c>
+      <c r="B211" t="b">
+        <v>0</v>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>Courgette ronde (au kg)</t>
+        </is>
+      </c>
+      <c r="B212" t="b">
+        <v>0</v>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>Courgette Ortolana di Faenza (au kg)</t>
+        </is>
+      </c>
+      <c r="B213" t="b">
+        <v>0</v>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>Courgette hors calibre (au kg)</t>
+        </is>
+      </c>
+      <c r="B214" t="b">
+        <v>0</v>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>Courges, Potirons, Potimarrons, Patissons ... (au kg)</t>
+        </is>
+      </c>
+      <c r="B215" t="b">
+        <v>0</v>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>Cornichon frais (au kg)</t>
+        </is>
+      </c>
+      <c r="B216" t="b">
+        <v>0</v>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>Cornichon (gros) (au kg)</t>
+        </is>
+      </c>
+      <c r="B217" t="b">
+        <v>0</v>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>Concombre snack mini (au kg)</t>
+        </is>
+      </c>
+      <c r="B218" t="b">
+        <v>0</v>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>Concombre long (au kg)</t>
+        </is>
+      </c>
+      <c r="B219" t="b">
+        <v>0</v>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>Concombre court Noa (épineux) (au kg)</t>
+        </is>
+      </c>
+      <c r="B220" t="b">
+        <v>0</v>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>Coing (au kg)</t>
+        </is>
+      </c>
+      <c r="B221" t="b">
+        <v>0</v>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>Clémentine corse (au kg)</t>
+        </is>
+      </c>
+      <c r="B222" t="b">
+        <v>0</v>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>Clémentine - Mandarine (sauf Corse) (au kg)</t>
+        </is>
+      </c>
+      <c r="B223" t="b">
+        <v>0</v>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>Citron vert Lime (au kg)</t>
+        </is>
+      </c>
+      <c r="B224" t="b">
+        <v>0</v>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>Citron Corse/Nice (au kg)</t>
+        </is>
+      </c>
+      <c r="B225" t="b">
+        <v>0</v>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>Citron Cédrat et Bergamote (au kg)</t>
+        </is>
+      </c>
+      <c r="B226" t="b">
+        <v>0</v>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>Citron (non Corse) (au kg)</t>
+        </is>
+      </c>
+      <c r="B227" t="b">
+        <v>0</v>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>Chou rouge (au kg)</t>
+        </is>
+      </c>
+      <c r="B228" t="b">
+        <v>0</v>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>Chou Romanesco (au kg)</t>
+        </is>
+      </c>
+      <c r="B229" t="b">
+        <v>0</v>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>Chou rave (au kg)</t>
+        </is>
+      </c>
+      <c r="B230" t="b">
+        <v>0</v>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>Chou pointu (au kg)</t>
+        </is>
+      </c>
+      <c r="B231" t="b">
+        <v>0</v>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>Chou Pak Choy (au kg)</t>
+        </is>
+      </c>
+      <c r="B232" t="b">
+        <v>0</v>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>Chou Kale (au kg)</t>
+        </is>
+      </c>
+      <c r="B233" t="b">
+        <v>0</v>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>Chou fleur (au kg)</t>
+        </is>
+      </c>
+      <c r="B234" t="b">
+        <v>0</v>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>Chou de Bruxelles (au kg)</t>
+        </is>
+      </c>
+      <c r="B235" t="b">
+        <v>0</v>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>Chou chinois (au kg)</t>
+        </is>
+      </c>
+      <c r="B236" t="b">
+        <v>0</v>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>Chou blanc, Cabu... (au kg)</t>
+        </is>
+      </c>
+      <c r="B237" t="b">
+        <v>0</v>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>Chicorée rouge (au kg)</t>
+        </is>
+      </c>
+      <c r="B238" t="b">
+        <v>0</v>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>Chataigne (au kg)</t>
+        </is>
+      </c>
+      <c r="B239" t="b">
+        <v>0</v>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>Champignon Shiitaké (au kg)</t>
+        </is>
+      </c>
+      <c r="B240" t="b">
+        <v>0</v>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>Champignon Portobello (au kg)</t>
+        </is>
+      </c>
+      <c r="B241" t="b">
+        <v>0</v>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>Champignon Pleurote (au kg)</t>
+        </is>
+      </c>
+      <c r="B242" t="b">
+        <v>0</v>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>Champignon mix sauvage (au kg)</t>
+        </is>
+      </c>
+      <c r="B243" t="b">
+        <v>0</v>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>Champignon de Paris (au kg)</t>
+        </is>
+      </c>
+      <c r="B244" t="b">
+        <v>0</v>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>Champignon Chanterelle (au kg)</t>
+        </is>
+      </c>
+      <c r="B245" t="b">
+        <v>0</v>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>Champignon Cèpe (au kg)</t>
+        </is>
+      </c>
+      <c r="B246" t="b">
+        <v>0</v>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>Cerises (au kg)</t>
+        </is>
+      </c>
+      <c r="B247" t="b">
+        <v>0</v>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>Céleri rave (au kg)</t>
+        </is>
+      </c>
+      <c r="B248" t="b">
+        <v>0</v>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>Céleri branche (au kg)</t>
+        </is>
+      </c>
+      <c r="B249" t="b">
+        <v>0</v>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>Carotte (toutes variétés sauf botte) (au kg)</t>
+        </is>
+      </c>
+      <c r="B250" t="b">
+        <v>0</v>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>Cardon (au kg)</t>
+        </is>
+      </c>
+      <c r="B251" t="b">
+        <v>0</v>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>Capucine tubéreux (au kg)</t>
+        </is>
+      </c>
+      <c r="B252" t="b">
+        <v>0</v>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>Brocoli (au kg)</t>
+        </is>
+      </c>
+      <c r="B253" t="b">
+        <v>0</v>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>Blette multivariété (au kg)</t>
+        </is>
+      </c>
+      <c r="B254" t="b">
+        <v>0</v>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>Betterave toutes couleurs (au kg)</t>
+        </is>
+      </c>
+      <c r="B255" t="b">
+        <v>0</v>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>Betterave rouge (au kg)</t>
+        </is>
+      </c>
+      <c r="B256" t="b">
+        <v>0</v>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>Betterave cuite (au kg)</t>
+        </is>
+      </c>
+      <c r="B257" t="b">
+        <v>0</v>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>Betterave Chioggia (au kg)</t>
+        </is>
+      </c>
+      <c r="B258" t="b">
+        <v>0</v>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>Bananes (au kg)</t>
+        </is>
+      </c>
+      <c r="B259" t="b">
+        <v>0</v>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>Avocat cocktail (au kg)</t>
+        </is>
+      </c>
+      <c r="B260" t="b">
+        <v>0</v>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>Avocat (au kg)</t>
+        </is>
+      </c>
+      <c r="B261" t="b">
+        <v>0</v>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>Aubergine asiatique (ping tung) (au kg)</t>
+        </is>
+      </c>
+      <c r="B262" t="b">
+        <v>0</v>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>Aubergine (violettes, blanches, graffiti) (au kg)</t>
+        </is>
+      </c>
+      <c r="B263" t="b">
+        <v>0</v>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>Asperges (au kg)</t>
+        </is>
+      </c>
+      <c r="B264" t="b">
+        <v>0</v>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>Artichaut Violet petit (poivrade) (au kg)</t>
+        </is>
+      </c>
+      <c r="B265" t="b">
+        <v>0</v>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>Artichaut (au kg)</t>
+        </is>
+      </c>
+      <c r="B266" t="b">
+        <v>0</v>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>Amandes Fraiches (au kg)</t>
+        </is>
+      </c>
+      <c r="B267" t="b">
+        <v>0</v>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>Ail gousse (au kg)</t>
+        </is>
+      </c>
+      <c r="B268" t="b">
+        <v>0</v>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>Ail Frais (au kg)</t>
+        </is>
+      </c>
+      <c r="B269" t="b">
+        <v>0</v>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>Ail demi sec rose (au kg)</t>
+        </is>
+      </c>
+      <c r="B270" t="b">
+        <v>0</v>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>Abricot (au kg)</t>
+        </is>
+      </c>
+      <c r="B271" t="b">
+        <v>0</v>
+      </c>
+      <c r="C271" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>