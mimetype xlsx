--- v1 (2026-04-14)
+++ v2 (2026-06-14)
@@ -412,51 +412,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C271"/>
+  <dimension ref="A1:C167"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produits</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>code-barres</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>type d'erreur</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -650,51 +650,51 @@
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Brosse à dents bleu lagon souple rechargeable en bioplastique Caliquo VRAC</t>
         </is>
       </c>
       <c r="B15" t="b">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Brosses à dents vert medium rechargeable en bioplastique Caliquo VRAC</t>
+          <t>Brosses à dents vert medium rechargeable en bioplastique Caliquo VRAC</t>
         </is>
       </c>
       <c r="B16" t="b">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Vin rouge nouveau Cayran 2024 Cave de Cairanne 75cl PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B17" t="b">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -890,126 +890,126 @@
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Filets de poulet barquette (poids à pondérer)</t>
         </is>
       </c>
       <c r="B31" t="b">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Asperge botte</t>
+          <t>Asperge (botte 500g)</t>
         </is>
       </c>
       <c r="B32" t="b">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Perou</t>
+          <t>Perou (reprise possible pour article vendu à l'unité)</t>
         </is>
       </c>
       <c r="B33" t="b">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve"> La Tête de Rechange compostable Brosse vaisselle Solide Vendu à l'unité </t>
+          <t>La Tête de Rechange compostable Brosse vaisselle Solide Vendu à l'unité</t>
         </is>
       </c>
       <c r="B34" t="b">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>L'Éponge lavable face loofah  Solide Vendu à l'unité PROMO DESTOCKAGE</t>
+          <t>L'Éponge lavable face loofah Solide Vendu à l'unité PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B35" t="b">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>La Brosse Vaisselle Ecologique Solide Vendu à l'unité</t>
         </is>
       </c>
       <c r="B36" t="b">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>La Brosse Boulle Zéro Déchet  Solide Vendu à l'unité PROMO DESTOCKAGE</t>
+          <t>La Brosse Boulle Zéro Déchet Solide Vendu à l'unité PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B37" t="b">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité</t>
         </is>
       </c>
       <c r="B38" t="b">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -1355,66 +1355,66 @@
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Pochette + 3 cotons démaquillant - Elise couture</t>
         </is>
       </c>
       <c r="B62" t="b">
         <v>0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Vin blanc moelleux Côteaux du Layon 'Tradition'  Domaine Dhommé 75cl</t>
+          <t>Vin blanc moelleux Côteaux du Layon 'Tradition' Domaine Dhommé 75cl</t>
         </is>
       </c>
       <c r="B63" t="b">
         <v>0</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Shiso botte</t>
+          <t>Shiso (botte)</t>
         </is>
       </c>
       <c r="B64" t="b">
         <v>0</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Filet chutes de savons-Elise couture</t>
         </is>
       </c>
       <c r="B65" t="b">
         <v>0</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -1610,111 +1610,111 @@
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>sucre vanillé</t>
         </is>
       </c>
       <c r="B79" t="b">
         <v>0</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>tchai</t>
+          <t>tchai (reprise possible pour article vendu à l'unité)</t>
         </is>
       </c>
       <c r="B80" t="b">
         <v>0</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>vari</t>
+          <t>vari (reprise possible pour article vendu à l'unité)</t>
         </is>
       </c>
       <c r="B81" t="b">
         <v>0</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Sel fin de Guérande (boîte) L'Atelier du Sel 180g</t>
         </is>
       </c>
       <c r="B82" t="b">
         <v>0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Rillette de Poule Bel'Oeuf en Houlme 180g</t>
         </is>
       </c>
       <c r="B83" t="b">
         <v>0</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">test marque poids </t>
+          <t>test marque poids</t>
         </is>
       </c>
       <c r="B84" t="b">
         <v>0</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>riz long</t>
         </is>
       </c>
       <c r="B85" t="b">
         <v>0</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -1880,51 +1880,51 @@
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Plant Vigne Chasselas</t>
         </is>
       </c>
       <c r="B97" t="b">
         <v>0</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Chou blanc, Cabu... (kg)</t>
+          <t>(défaut qualité sur unité, COPIE A EVITER) Chou blanc, Cabu…</t>
         </is>
       </c>
       <c r="B98" t="b">
         <v>0</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Livèche</t>
         </is>
       </c>
       <c r="B99" t="b">
         <v>0</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -2120,2412 +2120,852 @@
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Abricots secs cal 2/3 VRAC (copie)</t>
         </is>
       </c>
       <c r="B113" t="b">
         <v>0</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Wazabina (au kg)</t>
+          <t>Kombucha houblonné Saveur Cerise bio 33cl</t>
         </is>
       </c>
       <c r="B114" t="b">
         <v>0</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Topinambour (au kg)</t>
+          <t>Bière La Parisienne la French Kiss - aux fruits rouges 5° bio 33cl (réemploi du verre) PROMO AVRIL 26 15 %</t>
         </is>
       </c>
       <c r="B115" t="b">
         <v>0</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Tomate ronde ou allongée (au kg)</t>
+          <t>Asperge (botte 250g)</t>
         </is>
       </c>
       <c r="B116" t="b">
         <v>0</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Tomate grappe toutes couleurs (au kg)</t>
+          <t>Chèvre affiné au lait cru Roumé 125g</t>
         </is>
       </c>
       <c r="B117" t="b">
         <v>0</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Tomate cerise grappe (au kg)</t>
+          <t>Fromage frais à tartiner NATURE Ferme de Pré-en-Pail 170g</t>
         </is>
       </c>
       <c r="B118" t="b">
         <v>0</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Tomate cerise française (au kg)</t>
+          <t>Tomme NATURE affinage 9 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B119" t="b">
         <v>0</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Tomate cerise / mini (non française) (au kg)</t>
+          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B120" t="b">
         <v>0</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Tomate ancienne (au kg)</t>
+          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1l)</t>
         </is>
       </c>
       <c r="B121" t="b">
         <v>0</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Salade Sucrine / Pain de sucre (au kg)</t>
+          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 500ml)</t>
         </is>
       </c>
       <c r="B122" t="b">
         <v>0</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Salade roquette - mache - epinard jp -moutarde - pissenlit - mesclun (au kg)</t>
+          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 1l)</t>
         </is>
       </c>
       <c r="B123" t="b">
         <v>0</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Salade Radicchio (au kg)</t>
+          <t>Lessive Cèdre Eucaliptus SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B124" t="b">
         <v>0</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Salade frisée / scarole blanchie (au kg)</t>
+          <t>Lessive Cèdre-Eucaliptus SENZA (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B125" t="b">
         <v>0</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Salade feuille de moutarde (au kg)</t>
+          <t>Chutes de savon vrac SENZA toutes fragrances (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B126" t="b">
         <v>0</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Rhubarbe (au kg)</t>
+          <t>TOMMETTE Fromentellerie (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B127" t="b">
         <v>0</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Raisin noir muscat (au kg)</t>
+          <t>Pâtes Fusili Spirales complètes semolato Bio Iris VRAC</t>
         </is>
       </c>
       <c r="B128" t="b">
         <v>0</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Raisin noir (au kg)</t>
+          <t>Rooibos Coquelicots du soir bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B129" t="b">
         <v>0</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Raisin blanc (au kg)</t>
+          <t>Thé noir Earl Grey au soleil bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B130" t="b">
         <v>0</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Radis noir (au kg)</t>
+          <t>Maté vert bio Sol à sol 20 infusettes</t>
         </is>
       </c>
       <c r="B131" t="b">
         <v>0</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Radis Meat (Pink, Green, Red, Blue) (au kg)</t>
+          <t>Maté drainant, thé vert et citron bio Sol à sol 20 infusettes</t>
         </is>
       </c>
       <c r="B132" t="b">
         <v>0</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Radis long (au kg)</t>
+          <t>Chips de maïs VRAC</t>
         </is>
       </c>
       <c r="B133" t="b">
         <v>0</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Radis d'hiver Misato / radis rouge noir (au kg)</t>
+          <t>Honeybush bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B134" t="b">
         <v>0</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Radis chinois (Daïkon) (au kg)</t>
+          <t>Savons de Noël savonnerie baba</t>
         </is>
       </c>
       <c r="B135" t="b">
         <v>0</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Prunes rouges, jaunes, noires, reine claude, quetsche (au kg)</t>
+          <t>Vin blanc Gewurztraminer 2023 Bechtold 75cl</t>
         </is>
       </c>
       <c r="B136" t="b">
         <v>0</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Prune Reine Claude (au kg)</t>
+          <t>Soupe Céleri façon thaï bio Idées de Saison 75cl (réemploi du verre)</t>
         </is>
       </c>
       <c r="B137" t="b">
         <v>0</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Prune Quetsche (au kg)</t>
+          <t>Hydromel 75cl</t>
         </is>
       </c>
       <c r="B138" t="b">
         <v>0</v>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Prune Mirabelle (au kg)</t>
+          <t>Pain d'épices Abeille turquoise 300g</t>
         </is>
       </c>
       <c r="B139" t="b">
         <v>0</v>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Prune Lovita (au kg)</t>
+          <t>Miel Lavande Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B140" t="b">
         <v>0</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Prune d'Ente - Quetsche (au kg)</t>
+          <t>Miel Châtaignier Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B141" t="b">
         <v>0</v>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Pourpier (au kg)</t>
+          <t>Miel Montagne Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B142" t="b">
         <v>0</v>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Pomme toutes variétés (au kg)</t>
+          <t>Miel Ardèche Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B143" t="b">
         <v>0</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Pomme de terre tte variété (au kg)</t>
+          <t>Miel Acacias Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B144" t="b">
         <v>0</v>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Pomme de terre Ratte (au kg)</t>
+          <t>Miel Montagne Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B145" t="b">
         <v>0</v>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Pomme de terre nouvelle (au kg)</t>
+          <t>Miel Ardèche Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B146" t="b">
         <v>0</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Pomme de terre Grenaille (au kg)</t>
+          <t>Miel Châtaignier Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B147" t="b">
         <v>0</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Pomme de terre chair tendre (Passion, Bintje, Agria, Zen) (au kg)</t>
+          <t>Miel Lavande Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B148" t="b">
         <v>0</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Pomme de terre Agata (au kg)</t>
+          <t>Vin de France rouge Le Petites Perdrix bio Domaine Grinou 75 cl</t>
         </is>
       </c>
       <c r="B149" t="b">
         <v>0</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Poivron toutes couleurs (au kg)</t>
+          <t>Tomme NATURE affinage 6 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B150" t="b">
         <v>0</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Poivron Padron (au kg)</t>
+          <t>Vin rouge Pineau d'Aunis Les cottereaux Domaine d'hommé 75cl</t>
         </is>
       </c>
       <c r="B151" t="b">
         <v>0</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Poireau (au kg)</t>
+          <t>Tomme EPICEE Ail des ours Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B152" t="b">
         <v>0</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Poire toutes variétés (au kg)</t>
+          <t>Canneberge / cranberries VRAC</t>
         </is>
       </c>
       <c r="B153" t="b">
         <v>0</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Poire Nashi (au kg)</t>
+          <t>Riz long Thaibonnet - Cascina Belvedere VRAC</t>
         </is>
       </c>
       <c r="B154" t="b">
         <v>0</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Piment vert / rouge (au kg)</t>
+          <t>CARTON x6 Vin Rouge AB Carino Pech d'André PROMO -10%</t>
         </is>
       </c>
       <c r="B155" t="b">
         <v>0</v>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Piment rouge fort (au kg)</t>
+          <t>CARTON x6 Vin rouge Les Lunes pourpres Pech d'André PROMO -15%</t>
         </is>
       </c>
       <c r="B156" t="b">
         <v>0</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Petits Pois gourmands (au kg)</t>
+          <t>CARTON x6 Vin rouge Trois Nuits Pech d'André PROMO -15%</t>
         </is>
       </c>
       <c r="B157" t="b">
         <v>0</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Petits Pois frais (au kg)</t>
+          <t>Mélange fruits sec étudiant VRAC</t>
         </is>
       </c>
       <c r="B158" t="b">
         <v>0</v>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Persil tubéreux (au kg)</t>
+          <t>Abricot (au kg)</t>
         </is>
       </c>
       <c r="B159" t="b">
         <v>0</v>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Pêche plate (au kg)</t>
+          <t>ALGUE AU SEL NORI BIO (barquette)</t>
         </is>
       </c>
       <c r="B160" t="b">
         <v>0</v>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Pêche (au kg)</t>
+          <t>Bière blonde 5° La Cadette Brasserie Castelain 75cl (réemploi du verre)</t>
         </is>
       </c>
       <c r="B161" t="b">
         <v>0</v>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Patate douce (au kg)</t>
+          <t>Bicarbonate de soude alimentaire - Le bô pour tous 1 kg</t>
         </is>
       </c>
       <c r="B162" t="b">
         <v>0</v>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Pastèque (au kg)</t>
+          <t>Lessive à l'ancienne - Le bô pour tous 1 kg</t>
         </is>
       </c>
       <c r="B163" t="b">
         <v>0</v>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Panais (au kg)</t>
+          <t>Noix de cajou grillée tamari (Vietnam) VRAC</t>
         </is>
       </c>
       <c r="B164" t="b">
         <v>0</v>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Pamplemousse - Pomelo (au kg)</t>
+          <t>Cuisse de poulet jaune PAC sous astmosphère Elibio A peser en caisse</t>
         </is>
       </c>
       <c r="B165" t="b">
         <v>0</v>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Oranges et oranges sanguines (au kg)</t>
+          <t>Filet de poulet jaune PAC x 2 sous astmosphère Elibio A peser en caisse</t>
         </is>
       </c>
       <c r="B166" t="b">
         <v>0</v>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Oranges amères (au kg)</t>
+          <t>Vin Blanc Val de Loire Sauvignac GAEC Denis 75cl</t>
         </is>
       </c>
       <c r="B167" t="b">
         <v>0</v>
       </c>
       <c r="C167" t="inlineStr">
-        <is>
-[...1558 lines deleted...]
-      <c r="C271" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>